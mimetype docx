--- v0 (2026-04-20)
+++ v1 (2026-06-19)
@@ -169,51 +169,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CD45DF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ARENDAL VIDEREGÅENDE SKOLE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D43F04" w14:textId="77777777" w:rsidR="005A4F98" w:rsidRDefault="005A4F98">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D43F05" w14:textId="5F58EB39" w:rsidR="00C23333" w:rsidRPr="00592CF4" w:rsidRDefault="48121EBA" w:rsidP="48121EBA">
+    <w:p w14:paraId="17D43F05" w14:textId="05322D05" w:rsidR="00C23333" w:rsidRPr="00592CF4" w:rsidRDefault="48121EBA" w:rsidP="48121EBA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="48121EBA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this form to the school’s IB Coordinator </w:t>
       </w:r>
       <w:r w:rsidR="0032584D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Raïna Mentor Brunvatne</w:t>
       </w:r>
       <w:r w:rsidRPr="48121EBA">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -242,57 +242,57 @@
       </w:r>
       <w:r w:rsidR="001625E9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032584D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001625E9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00CC08B2">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00582066">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="48121EBA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C23333" w:rsidRPr="00592CF4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="48121EBA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>You can return the form in person, by e</w:t>
       </w:r>
       <w:r w:rsidR="00B45046">
         <w:rPr>
@@ -1004,51 +1004,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D7AFD94" w14:textId="77777777" w:rsidR="00534DB8" w:rsidRDefault="00534DB8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00004246" w:rsidRPr="00057AAB" w14:paraId="17D43F2D" w14:textId="77777777" w:rsidTr="48121EBA">
+      <w:tr w:rsidR="00004246" w:rsidRPr="00582066" w14:paraId="17D43F2D" w14:textId="77777777" w:rsidTr="48121EBA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D43F2A" w14:textId="77777777" w:rsidR="00004246" w:rsidRDefault="5CD45DF8" w:rsidP="5CD45DF8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5CD45DF8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2. School record</w:t>
             </w:r>
             <w:r w:rsidRPr="5CD45DF8">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -1166,51 +1166,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="088C2FCC" w14:textId="77777777" w:rsidR="00534DB8" w:rsidRDefault="00534DB8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9250" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9212"/>
         <w:gridCol w:w="38"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F20C8" w:rsidRPr="00057AAB" w14:paraId="17D43F82" w14:textId="77777777" w:rsidTr="0032584D">
+      <w:tr w:rsidR="005F20C8" w:rsidRPr="00582066" w14:paraId="17D43F82" w14:textId="77777777" w:rsidTr="0032584D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="38" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9212" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F84D27F" w14:textId="77777777" w:rsidR="0032584D" w:rsidRPr="005F20C8" w:rsidRDefault="0032584D" w:rsidP="0032584D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3. Essay</w:t>
@@ -1301,51 +1301,51 @@
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B40976">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Describe a topic, idea, or concept you find so engaging that it makes you lose all track of time. Why does it captivate you? What or who do you turn to when you want to learn more?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D43F81" w14:textId="4AA469A1" w:rsidR="00534DB8" w:rsidRDefault="00534DB8" w:rsidP="0032584D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003125DB" w:rsidRPr="00057AAB" w14:paraId="17D43FFC" w14:textId="77777777" w:rsidTr="0032584D">
+      <w:tr w:rsidR="003125DB" w:rsidRPr="00582066" w14:paraId="17D43FFC" w14:textId="77777777" w:rsidTr="0032584D">
         <w:trPr>
           <w:trHeight w:val="8637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9250" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="47B76009" w14:textId="77777777" w:rsidR="0032584D" w:rsidRDefault="0032584D" w:rsidP="0032584D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -1584,51 +1584,69 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>It is possible for have both Norwegian A and English A. If you have both English A and Norwegian A you don’t need to choose a group 2 subject.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="181C02DE" w14:textId="77777777" w:rsidR="0032584D" w:rsidRDefault="0032584D" w:rsidP="0032584D">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Due to timetabling difficulties the following combinations are not allowed:</w:t>
+              <w:t xml:space="preserve">Due to timetabling </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>difficulties</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following combinations are not allowed:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(Physics/Biology) (Chemistry/Visual Arts) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>only one subject from each of the combinations in the brackets.</w:t>
@@ -1770,51 +1788,51 @@
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="711BD267" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>HL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D327CD" w:rsidRPr="00057AAB" w14:paraId="57367ABE" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00D327CD" w:rsidRPr="00582066" w14:paraId="57367ABE" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="312"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="316DB62F" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
@@ -2181,51 +2199,51 @@
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6EF68B64" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00101CF3" w:rsidRPr="00057AAB" w14:paraId="4302E46B" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00101CF3" w:rsidRPr="00582066" w14:paraId="4302E46B" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="297"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1E23A661" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
@@ -2334,51 +2352,51 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="33BBB45B" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B9540C">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D327CD" w:rsidRPr="00057AAB" w14:paraId="11495A8A" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00D327CD" w:rsidRPr="00342183" w14:paraId="11495A8A" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="312"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="6101C326" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
@@ -2469,51 +2487,51 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="5571FED0" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B9540C">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00AF097B" w:rsidRPr="00057AAB" w14:paraId="282A251A" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00AF097B" w:rsidRPr="00342183" w14:paraId="282A251A" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="312"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1151554F" w14:textId="77777777" w:rsidR="00AF097B" w:rsidRPr="00B9540C" w:rsidRDefault="00AF097B" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
@@ -2571,181 +2589,51 @@
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="934" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="579C7465" w14:textId="77777777" w:rsidR="00AF097B" w:rsidRPr="00B9540C" w:rsidRDefault="00AF097B" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D327CD" w:rsidRPr="00057AAB" w14:paraId="39493276" w14:textId="77777777" w:rsidTr="00101CF3">
-[...129 lines deleted...]
-            <w:tr w:rsidR="00D327CD" w:rsidRPr="00057AAB" w14:paraId="5AF23852" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00D327CD" w:rsidRPr="00342183" w14:paraId="5AF23852" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="297"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="4821B481" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
@@ -2836,51 +2724,51 @@
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="28C9A601" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B9540C">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00D327CD" w:rsidRPr="00057AAB" w14:paraId="47D03A77" w14:textId="77777777" w:rsidTr="00CC08B2">
+            <w:tr w:rsidR="00D327CD" w:rsidRPr="00342183" w14:paraId="47D03A77" w14:textId="77777777" w:rsidTr="00CC08B2">
               <w:trPr>
                 <w:trHeight w:val="297"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="19679854" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
@@ -2964,51 +2852,51 @@
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="0EA76B68" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B9540C">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00101CF3" w:rsidRPr="00057AAB" w14:paraId="0E8F3460" w14:textId="77777777" w:rsidTr="00CC08B2">
+            <w:tr w:rsidR="00101CF3" w:rsidRPr="00342183" w14:paraId="0E8F3460" w14:textId="77777777" w:rsidTr="00CC08B2">
               <w:trPr>
                 <w:trHeight w:val="297"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="1A5FBE3A" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
@@ -3090,51 +2978,51 @@
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="25642940" w14:textId="77777777" w:rsidR="00D327CD" w:rsidRPr="00B9540C" w:rsidRDefault="00D327CD" w:rsidP="00D327CD">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B9540C">
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00292536" w:rsidRPr="00057AAB" w14:paraId="5F3E56FE" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00292536" w:rsidRPr="00342183" w14:paraId="5F3E56FE" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="135"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="5C62BDF3" w14:textId="2D949669" w:rsidR="00292536" w:rsidRPr="00B9540C" w:rsidRDefault="00292536" w:rsidP="00292536">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00B9540C">
                     <w:rPr>
@@ -3200,51 +3088,51 @@
                 <w:tcPr>
                   <w:tcW w:w="934" w:type="dxa"/>
                   <w:vMerge w:val="restart"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7BE36FA0" w14:textId="77777777" w:rsidR="00292536" w:rsidRPr="00B9540C" w:rsidRDefault="00292536" w:rsidP="00292536">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00292536" w:rsidRPr="00057AAB" w14:paraId="7325C16C" w14:textId="77777777" w:rsidTr="00101CF3">
+            <w:tr w:rsidR="00292536" w:rsidRPr="00342183" w14:paraId="7325C16C" w14:textId="77777777" w:rsidTr="00101CF3">
               <w:trPr>
                 <w:trHeight w:val="134"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="4BBC5AEC" w14:textId="77777777" w:rsidR="00292536" w:rsidRPr="00B9540C" w:rsidRDefault="00292536" w:rsidP="00292536">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
@@ -3302,51 +3190,51 @@
                 <w:tcPr>
                   <w:tcW w:w="934" w:type="dxa"/>
                   <w:vMerge/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="000000" w:fill="000000"/>
                   <w:noWrap/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="15E7A807" w14:textId="77777777" w:rsidR="00292536" w:rsidRPr="00B9540C" w:rsidRDefault="00292536" w:rsidP="00292536">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00307C17" w:rsidRPr="00057AAB" w14:paraId="322DB024" w14:textId="77777777" w:rsidTr="00BE7D67">
+            <w:tr w:rsidR="00307C17" w:rsidRPr="001E28A6" w14:paraId="322DB024" w14:textId="77777777" w:rsidTr="00BE7D67">
               <w:trPr>
                 <w:trHeight w:val="257"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2304" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
                 <w:p w14:paraId="26D8FC3A" w14:textId="7A06E9E1" w:rsidR="00307C17" w:rsidRPr="00B9540C" w:rsidRDefault="005867F0" w:rsidP="00292536">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
@@ -3529,51 +3417,69 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="00D186D5" w14:textId="77777777" w:rsidR="0032584D" w:rsidRDefault="0032584D" w:rsidP="0032584D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="012E5793" w14:textId="77777777" w:rsidR="0032584D" w:rsidRDefault="0032584D" w:rsidP="0032584D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Also, let us know if you have any other comments related to the subject choice, such as: wishing to self-study at HL in Maths or Physics, language ab initio other online courses on Pamoja (at the student’s own cost):</w:t>
+              <w:t xml:space="preserve">Also, let us know if you have any other comments related to the subject choice, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wishing to self-study at HL in Maths or Physics, language ab initio other online courses on Pamoja (at the student’s own cost):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D43FFB" w14:textId="69E24CBC" w:rsidR="003125DB" w:rsidRPr="0074054F" w:rsidRDefault="003125DB" w:rsidP="00713FA0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63B0B2C2" w14:textId="77777777" w:rsidR="0032584D" w:rsidRDefault="0032584D" w:rsidP="0032584D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6167,129 +6073,132 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1230115129">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="515658068">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="35354496">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="243271462">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="341593326">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1179656615">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A4F98"/>
     <w:rsid w:val="00004246"/>
     <w:rsid w:val="00021E34"/>
     <w:rsid w:val="00043C54"/>
     <w:rsid w:val="00057AAB"/>
     <w:rsid w:val="00074374"/>
     <w:rsid w:val="000844A4"/>
     <w:rsid w:val="000B6F03"/>
     <w:rsid w:val="000C07B1"/>
     <w:rsid w:val="000C2818"/>
     <w:rsid w:val="000D4140"/>
     <w:rsid w:val="000E34AA"/>
     <w:rsid w:val="00101CF3"/>
     <w:rsid w:val="0013222A"/>
     <w:rsid w:val="001466B5"/>
     <w:rsid w:val="001515CD"/>
     <w:rsid w:val="001604CE"/>
     <w:rsid w:val="001625E9"/>
     <w:rsid w:val="00170F33"/>
     <w:rsid w:val="001824C3"/>
+    <w:rsid w:val="001E28A6"/>
     <w:rsid w:val="002025B4"/>
     <w:rsid w:val="0021527E"/>
     <w:rsid w:val="00233F72"/>
     <w:rsid w:val="002343A1"/>
     <w:rsid w:val="00245517"/>
     <w:rsid w:val="0025289D"/>
     <w:rsid w:val="00273E52"/>
     <w:rsid w:val="00287F1A"/>
     <w:rsid w:val="00292536"/>
     <w:rsid w:val="002B39EA"/>
     <w:rsid w:val="002B4394"/>
     <w:rsid w:val="002C49C0"/>
     <w:rsid w:val="002D4D9D"/>
     <w:rsid w:val="002E4C9A"/>
     <w:rsid w:val="002E718B"/>
     <w:rsid w:val="002F5D7A"/>
     <w:rsid w:val="00303049"/>
     <w:rsid w:val="00307C17"/>
     <w:rsid w:val="003125DB"/>
     <w:rsid w:val="00314CD2"/>
     <w:rsid w:val="00323065"/>
     <w:rsid w:val="0032584D"/>
     <w:rsid w:val="00333E8F"/>
+    <w:rsid w:val="00342183"/>
     <w:rsid w:val="00343B40"/>
     <w:rsid w:val="003444F1"/>
     <w:rsid w:val="00361949"/>
     <w:rsid w:val="0036497B"/>
     <w:rsid w:val="00367A17"/>
     <w:rsid w:val="00390438"/>
     <w:rsid w:val="003A1F35"/>
     <w:rsid w:val="003A355F"/>
     <w:rsid w:val="003C5553"/>
     <w:rsid w:val="003D5128"/>
     <w:rsid w:val="003E057E"/>
     <w:rsid w:val="00406396"/>
     <w:rsid w:val="004339B4"/>
     <w:rsid w:val="00435194"/>
     <w:rsid w:val="0044439B"/>
     <w:rsid w:val="00477F7B"/>
     <w:rsid w:val="00481E10"/>
     <w:rsid w:val="004B75BB"/>
     <w:rsid w:val="004C0C27"/>
     <w:rsid w:val="005146FF"/>
     <w:rsid w:val="00534DB8"/>
+    <w:rsid w:val="00582066"/>
     <w:rsid w:val="00584C07"/>
     <w:rsid w:val="00585C51"/>
     <w:rsid w:val="005867F0"/>
     <w:rsid w:val="00590B8F"/>
     <w:rsid w:val="00592CF4"/>
     <w:rsid w:val="005964ED"/>
     <w:rsid w:val="005A4F98"/>
     <w:rsid w:val="005C6861"/>
     <w:rsid w:val="005D4E4B"/>
     <w:rsid w:val="005E3C81"/>
     <w:rsid w:val="005F20C8"/>
     <w:rsid w:val="005F513D"/>
     <w:rsid w:val="005F5B56"/>
     <w:rsid w:val="00636F31"/>
     <w:rsid w:val="00641668"/>
     <w:rsid w:val="006476ED"/>
     <w:rsid w:val="00650241"/>
     <w:rsid w:val="00652A44"/>
     <w:rsid w:val="0065433B"/>
     <w:rsid w:val="0066559D"/>
     <w:rsid w:val="00684D30"/>
     <w:rsid w:val="006E0427"/>
     <w:rsid w:val="006F45F2"/>
     <w:rsid w:val="006F5A58"/>
     <w:rsid w:val="006F77C2"/>
@@ -6343,91 +6252,94 @@
     <w:rsid w:val="00A027BD"/>
     <w:rsid w:val="00A334C2"/>
     <w:rsid w:val="00A912DC"/>
     <w:rsid w:val="00A97E7A"/>
     <w:rsid w:val="00AB1CD2"/>
     <w:rsid w:val="00AC4120"/>
     <w:rsid w:val="00AD2F3E"/>
     <w:rsid w:val="00AD337A"/>
     <w:rsid w:val="00AE2B20"/>
     <w:rsid w:val="00AE3114"/>
     <w:rsid w:val="00AE5034"/>
     <w:rsid w:val="00AF097B"/>
     <w:rsid w:val="00AF0FFA"/>
     <w:rsid w:val="00AF1D65"/>
     <w:rsid w:val="00B201B2"/>
     <w:rsid w:val="00B401F8"/>
     <w:rsid w:val="00B45046"/>
     <w:rsid w:val="00B46ED6"/>
     <w:rsid w:val="00B62206"/>
     <w:rsid w:val="00B66283"/>
     <w:rsid w:val="00B86DBA"/>
     <w:rsid w:val="00B9540C"/>
     <w:rsid w:val="00BE7D67"/>
     <w:rsid w:val="00C179B6"/>
     <w:rsid w:val="00C23333"/>
+    <w:rsid w:val="00C349D4"/>
     <w:rsid w:val="00C64A2E"/>
     <w:rsid w:val="00C65EC7"/>
     <w:rsid w:val="00C86D53"/>
     <w:rsid w:val="00C92576"/>
     <w:rsid w:val="00CA5241"/>
     <w:rsid w:val="00CB656A"/>
     <w:rsid w:val="00CC08B2"/>
     <w:rsid w:val="00CC1C7C"/>
     <w:rsid w:val="00CC223D"/>
     <w:rsid w:val="00CC7004"/>
     <w:rsid w:val="00CE25B2"/>
     <w:rsid w:val="00D02B0C"/>
+    <w:rsid w:val="00D203C2"/>
     <w:rsid w:val="00D24E41"/>
     <w:rsid w:val="00D327CD"/>
     <w:rsid w:val="00D46EC0"/>
     <w:rsid w:val="00D76336"/>
     <w:rsid w:val="00D950A6"/>
     <w:rsid w:val="00DA4D0A"/>
     <w:rsid w:val="00DB18B4"/>
     <w:rsid w:val="00DC220C"/>
     <w:rsid w:val="00DE1EB7"/>
     <w:rsid w:val="00DE4055"/>
     <w:rsid w:val="00DF369A"/>
     <w:rsid w:val="00E1242C"/>
     <w:rsid w:val="00E53BD4"/>
     <w:rsid w:val="00E56A92"/>
     <w:rsid w:val="00E674FC"/>
     <w:rsid w:val="00E8008D"/>
     <w:rsid w:val="00EC120A"/>
     <w:rsid w:val="00ED405A"/>
     <w:rsid w:val="00ED69B3"/>
     <w:rsid w:val="00EE3CE9"/>
     <w:rsid w:val="00EF4B2C"/>
     <w:rsid w:val="00F17057"/>
     <w:rsid w:val="00F227B9"/>
     <w:rsid w:val="00F27DC5"/>
     <w:rsid w:val="00F3356F"/>
     <w:rsid w:val="00F40C95"/>
     <w:rsid w:val="00F417A6"/>
     <w:rsid w:val="00F73CAD"/>
     <w:rsid w:val="00F7470A"/>
+    <w:rsid w:val="00F83961"/>
     <w:rsid w:val="00F9295E"/>
     <w:rsid w:val="00FA148F"/>
     <w:rsid w:val="00FB4A86"/>
     <w:rsid w:val="00FC19AD"/>
     <w:rsid w:val="00FD524C"/>
     <w:rsid w:val="00FE143F"/>
     <w:rsid w:val="00FE2656"/>
     <w:rsid w:val="00FF31CD"/>
     <w:rsid w:val="1F0171EF"/>
     <w:rsid w:val="3FB01661"/>
     <w:rsid w:val="44BC3037"/>
     <w:rsid w:val="47AB6043"/>
     <w:rsid w:val="48121EBA"/>
     <w:rsid w:val="4C54BD26"/>
     <w:rsid w:val="5CD45DF8"/>
     <w:rsid w:val="676395EC"/>
     <w:rsid w:val="72E8676F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -7265,98 +7177,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...46 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004FAD84AA5086814BA7B31C8A95441711" ma:contentTypeVersion="30" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="377ef5e46e788396924668a3ad597dc5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xmlns:ns4="51815fce-4da1-4ca3-bcb1-2aea41fc095a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d87d7d1477649ffb5289bfc7773818e" ns3:_="" ns4:_="">
     <xsd:import namespace="0946c1aa-4ae7-463f-ac42-c5cae72df5f5"/>
     <xsd:import namespace="51815fce-4da1-4ca3-bcb1-2aea41fc095a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns3:FolderType" minOccurs="0"/>
@@ -7707,125 +7577,167 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TeamsChannelId xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Math_Settings xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Self_Registration_Enabled xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Teachers xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Teachers>
+    <AppVersion xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <LMS_Mappings xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <IsNotebookLocked xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Templates xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <NotebookType xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <FolderType xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <DefaultSectionNames xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Owner xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <Students xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Students>
+    <Student_Groups xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Student_Groups>
+    <Invited_Teachers xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Is_Collaboration_Space_Locked xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Has_Teacher_Only_SectionGroup xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Distribution_Groups xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <Invited_Students xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+    <CultureName xmlns="0946c1aa-4ae7-463f-ac42-c5cae72df5f5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEF9EA61-8817-4298-8632-79FBC7D2CC4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABAB9D73-74E8-4CFE-B5BF-0FC55A016EC0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="0946c1aa-4ae7-463f-ac42-c5cae72df5f5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4667B8E6-CF76-4CCF-9ABD-F979DF946318}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0946c1aa-4ae7-463f-ac42-c5cae72df5f5"/>
     <ds:schemaRef ds:uri="51815fce-4da1-4ca3-bcb1-2aea41fc095a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABAB9D73-74E8-4CFE-B5BF-0FC55A016EC0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BEF9EA61-8817-4298-8632-79FBC7D2CC4D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0946c1aa-4ae7-463f-ac42-c5cae72df5f5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1295</Words>
-  <Characters>6864</Characters>
+  <Words>1292</Words>
+  <Characters>6853</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Application for 2-year International Baccalaureate Diploma Programme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>aafk</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8143</CharactersWithSpaces>
+  <CharactersWithSpaces>8129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Application for 2-year International Baccalaureate Diploma Programme</dc:title>
   <dc:creator>Berge, Haldor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004FAD84AA5086814BA7B31C8A95441711</vt:lpwstr>
   </property>
 </Properties>
 </file>